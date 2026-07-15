--- v0 (2025-10-04)
+++ v1 (2026-07-15)
@@ -88,51 +88,51 @@
     <w:p w14:paraId="39E9E97E" w14:textId="77777777" w:rsidR="00421D03" w:rsidRPr="00421D03" w:rsidRDefault="00421D03" w:rsidP="00421D03">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00421D03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">ASSISTANT MATERNEL EXERÇANT </w:t>
       </w:r>
       <w:r w:rsidR="00563D89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>EN MAM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAF47F6" w14:textId="77777777" w:rsidR="00421D03" w:rsidRDefault="007E599E" w:rsidP="00421D03">
+    <w:p w14:paraId="5DAF47F6" w14:textId="18A8AEB2" w:rsidR="00421D03" w:rsidRDefault="007E599E" w:rsidP="00421D03">
       <w:pPr>
         <w:spacing w:before="3" w:line="321" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="164194"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="164194"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>DÉCLARATION</w:t>
       </w:r>
       <w:r w:rsidR="00421D03" w:rsidRPr="00421D03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -148,51 +148,71 @@
           <w:b/>
           <w:i/>
           <w:color w:val="164194"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">AU </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="164194"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SERVICE DE </w:t>
       </w:r>
       <w:r w:rsidR="00F87549">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="164194"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">PMI </w:t>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE55D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87549">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MI </w:t>
       </w:r>
       <w:r w:rsidR="00421D03" w:rsidRPr="00421D03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="164194"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">DE L’EMPLOI D’UNE </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28688342" w14:textId="77777777" w:rsidR="00421D03" w:rsidRPr="00421D03" w:rsidRDefault="00563D89" w:rsidP="00421D03">
       <w:pPr>
         <w:spacing w:before="3" w:line="321" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="164194"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -973,170 +993,168 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:spacing w:val="53"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006E3235">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="53"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="070CE5ED" w14:textId="77777777" w:rsidR="00421D03" w:rsidRPr="00421D03" w:rsidRDefault="00421D03" w:rsidP="00421D03">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14DD6A60" w14:textId="77777777" w:rsidR="00FE244A" w:rsidRDefault="00421D03" w:rsidP="00F062D8">
+    <w:p w14:paraId="14DD6A60" w14:textId="1BC4F980" w:rsidR="00FE244A" w:rsidRDefault="00421D03" w:rsidP="00F062D8">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="263"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00421D03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Déclare recourir à la possibilité offerte par l’</w:t>
       </w:r>
       <w:r w:rsidR="00FE244A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ordonnance du 19 mai 2021 relative aux services aux familles permettant, </w:t>
       </w:r>
       <w:r w:rsidRPr="00421D03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">à tout assistant maternel agréé </w:t>
       </w:r>
       <w:r w:rsidR="00FE244A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">et exerçant à leur domicile de déroger : </w:t>
+        <w:t xml:space="preserve">et exerçant </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA39EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en MAM</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE244A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de déroger : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D469DF9" w14:textId="77777777" w:rsidR="00FE244A" w:rsidRPr="00FE244A" w:rsidRDefault="00FE244A" w:rsidP="00F062D8">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="263"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69271CAA" w14:textId="77777777" w:rsidR="00FE244A" w:rsidRDefault="00FE244A" w:rsidP="00FE244A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="263"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="CaseACocher1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A64E1">
-[...4 lines deleted...]
-      <w:r w:rsidR="000A64E1">
+      <w:r w:rsidR="00BE55D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00BE55D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> manière ponctuelle en accueillant 1 enfant de plus que le nombre de mineurs fixé par l’agrément initial</w:t>
+        <w:t xml:space="preserve"> de manière ponctuelle en accueillant 1 enfant de plus que le nombre de mineurs fixé par l’agrément initial</w:t>
       </w:r>
       <w:r w:rsidR="0076216E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, dans la limite inchangée de 4 enfants de moins de 3 ans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (50h par mois au maximum)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C83A357" w14:textId="77777777" w:rsidR="00FE244A" w:rsidRDefault="00FE244A" w:rsidP="00FE244A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -1580,100 +1598,100 @@
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4BD0D838" w14:textId="77777777" w:rsidR="00FE244A" w:rsidRDefault="00FE244A" w:rsidP="00421D03">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="756E71E4" w14:textId="77777777" w:rsidR="00FE244A" w:rsidRDefault="00FE244A" w:rsidP="00421D03">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="68FD5085" w14:textId="77777777" w:rsidR="00FE244A" w:rsidRDefault="00FE244A" w:rsidP="00421D03">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7C258892" w14:textId="77777777" w:rsidR="00FE244A" w:rsidRDefault="00FE244A" w:rsidP="00421D03">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="77B74797" w14:textId="77777777" w:rsidR="00FE244A" w:rsidRPr="004B5B5E" w:rsidRDefault="00FE244A">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
@@ -1681,64 +1699,71 @@
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5B5E">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004B5B5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article L. 421-4-1 et D. 421-17 du CASF (décret du 14.12.2021)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="08F56E60" w14:textId="77777777" w:rsidR="004B5B5E" w:rsidRPr="000A64E1" w:rsidRDefault="004B5B5E">
+  <w:p w14:paraId="08F56E60" w14:textId="4F916A52" w:rsidR="004B5B5E" w:rsidRPr="000A64E1" w:rsidRDefault="004B5B5E">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000A64E1">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Version décembre 2023</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00BE55D8">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>juin 2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="668B398B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D26B1AE"/>
     <w:lvl w:ilvl="0" w:tplc="ACD84F9C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1822,89 +1847,90 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="130"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00887156"/>
     <w:rsid w:val="000A64E1"/>
     <w:rsid w:val="00421D03"/>
     <w:rsid w:val="004A67A2"/>
     <w:rsid w:val="004B5B5E"/>
     <w:rsid w:val="004E0C03"/>
     <w:rsid w:val="00563D89"/>
     <w:rsid w:val="005F1FA8"/>
     <w:rsid w:val="006E3235"/>
     <w:rsid w:val="007048D2"/>
     <w:rsid w:val="0076216E"/>
     <w:rsid w:val="007E599E"/>
     <w:rsid w:val="00887156"/>
     <w:rsid w:val="008D5FD2"/>
+    <w:rsid w:val="00BE55D8"/>
     <w:rsid w:val="00E310C5"/>
     <w:rsid w:val="00E676F7"/>
+    <w:rsid w:val="00EA39EE"/>
     <w:rsid w:val="00F062D8"/>
     <w:rsid w:val="00F87549"/>
     <w:rsid w:val="00FE244A"/>
     <w:rsid w:val="00FE755E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2018,94 +2044,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2861,73 +2891,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7A0135C-14B2-4533-8C40-C34589C128F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>211</Words>
-  <Characters>1162</Characters>
+  <Words>210</Words>
+  <Characters>1155</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CG57</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1371</CharactersWithSpaces>
+  <CharactersWithSpaces>1363</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MOROT, Emmanuelle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>